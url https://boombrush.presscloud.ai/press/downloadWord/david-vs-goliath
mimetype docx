--- v0 (2025-12-05)
+++ v1 (2026-08-08)
@@ -191,106 +191,74 @@
 People with self-confidence are more optimistic about life. Self-confidence starts with a fresh and healthy mouth that gives you the courage to speak up, laugh and be intimate. But we need to do more than make you fresh and confident. &lt;br /&gt;
 &lt;br /&gt;
 Our Mission? &lt;br /&gt;
 “We are here to make you feel fresh, confident and positive, for good.”&lt;br /&gt;
 &lt;br /&gt;
 At Boombrush, we take care of your freshness — the right way. We provide environmentally friendly mouth care products and services for everyone. And, if we think we can do better, we always will. We’re challenging the traditional mouth care industry through innovation — not by throwing a&lt;br /&gt;
 bunch of features into our products, but by rethinking who they’re for; and always with the&lt;br /&gt;
 environment in mind. We call it ‘innovation for good’.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">View the full press release including more photos and videos in our Newsroom.</w:t>
+        <w:t xml:space="preserve">View the full press release including more media in our Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">View the full press release</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">View all previous press releases</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...30 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>